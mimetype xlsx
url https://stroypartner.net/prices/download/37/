--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -143,72 +143,72 @@
   <si>
     <t>Труба раструбная безнапорная ТС-120-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-140-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-140-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная Т-150-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/</t>
   </si>
   <si>
+    <t>Труба раструбная безнапорная ТС-200-30-2</t>
+  </si>
+  <si>
+    <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/</t>
+  </si>
+  <si>
+    <t>Труба раструбная безнапорная ТС-200-30-3</t>
+  </si>
+  <si>
+    <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/</t>
+  </si>
+  <si>
     <t>Труба раструбная безнапорная ТС-160-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-160-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/</t>
   </si>
   <si>
     <t>Трубы коллектора</t>
   </si>
   <si>
     <t>ТПФэ-200.25</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-20025/</t>
   </si>
   <si>
     <t>ТПФэ-250.25</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-25025/</t>
   </si>
   <si>
     <t>ТПФэ-350.20</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-35020/</t>
   </si>
   <si>
     <t>Трубы асбоцементные безнапорные</t>
   </si>
@@ -783,51 +783,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-40-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-40-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-50-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-50-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-60-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-60-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-80-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-80-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-80-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-100-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-100-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tb-100-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-20025/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-25025/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-1512-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-2012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-3012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-4012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-4012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-5012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-6012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-8012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-10012-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-40-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-40-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-50-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-50-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-60-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-60-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-80-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-80-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-80-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-100-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-100-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tb-100-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-20025/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-25025/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-1512-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-2012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-3012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-4012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-4012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-5012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-6012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-8012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-10012-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F66" sqref="F66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1142,99 +1142,99 @@
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="14">
         <v>28450</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="14">
-        <v>29035</v>
+        <v>43080</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
-        <v>31900</v>
+        <v>49680</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="14">
-        <v>43080</v>
+        <v>29035</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>49680</v>
+        <v>31900</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="14"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>6</v>
       </c>