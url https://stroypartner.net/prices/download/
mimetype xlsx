--- v0 (2026-06-16)
+++ v1 (2026-09-15)
@@ -41,104 +41,104 @@
   <si>
     <t>Водоотводные лотки</t>
   </si>
   <si>
     <t>Лотки бетонные водоотводные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>ВК20138</t>
+  </si>
+  <si>
+    <t>Корзинка 200</t>
+  </si>
+  <si>
+    <t>https://stroypartner.net/korzinka-200/</t>
+  </si>
+  <si>
     <t>ВК50250</t>
   </si>
   <si>
     <t>Корзинка 500</t>
   </si>
   <si>
     <t>https://stroypartner.net/korzinka-500/</t>
   </si>
   <si>
     <t>ВК30150</t>
   </si>
   <si>
     <t>Корзинка 300</t>
   </si>
   <si>
     <t>https://stroypartner.net/korzinka-300/</t>
   </si>
   <si>
     <t>В10165</t>
   </si>
   <si>
     <t xml:space="preserve">SteePro DN 100 H165 кл. E600 Лоток водоотводный бетонный </t>
   </si>
   <si>
     <t>https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h165-kl-e600/</t>
   </si>
   <si>
     <t>BK15138</t>
   </si>
   <si>
     <t>Корзинка 150</t>
   </si>
   <si>
     <t>https://stroypartner.net/korzinka-150/</t>
   </si>
   <si>
     <t>ВК40200</t>
   </si>
   <si>
     <t>Корзинка 400</t>
   </si>
   <si>
     <t>https://stroypartner.net/korzinka-400/</t>
   </si>
   <si>
-    <t>ВК20138</t>
-[...7 lines deleted...]
-  <si>
     <t>В10205</t>
   </si>
   <si>
     <t xml:space="preserve">SteePro DN 100 H205 кл. E600 Лоток водоотводный бетонный </t>
   </si>
   <si>
     <t>https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h205-kl-e600/</t>
   </si>
   <si>
     <t>В10230</t>
   </si>
   <si>
     <t xml:space="preserve">SteePro DN 100 H230 кл. E600 Лоток водоотводный бетонный </t>
   </si>
   <si>
     <t>https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h230-kl-e600/</t>
   </si>
   <si>
     <t>В11130</t>
   </si>
   <si>
     <t xml:space="preserve">SteePro DN 110 H 130 кл. E600 Лоток водоотводный бетонный </t>
   </si>
   <si>
     <t>https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h130-kl-e600/</t>
@@ -5111,72 +5111,72 @@
   <si>
     <t>Труба раструбная безнапорная ТС-120-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-140-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-140-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная Т-150-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/</t>
   </si>
   <si>
+    <t>Труба раструбная безнапорная ТС-160-30-2</t>
+  </si>
+  <si>
+    <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/</t>
+  </si>
+  <si>
     <t>Труба раструбная безнапорная ТС-200-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-160-30-3</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/</t>
   </si>
   <si>
     <t>Труба раструбная безнапорная ТС-200-30-2</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/</t>
   </si>
   <si>
     <t>Трубы коллектора</t>
   </si>
   <si>
     <t>ТПФэ-200.25</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-20025/</t>
   </si>
   <si>
     <t>ТПФэ-250.25</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-25025/</t>
   </si>
   <si>
     <t>ТПФэ-350.20</t>
   </si>
   <si>
     <t>https://stroypartner.net/truba-kollektora-tpfe-35020/</t>
   </si>
   <si>
     <t>Трубы асбоцементные безнапорные</t>
   </si>
@@ -7899,51 +7899,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h165-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h205-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h130-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h180-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-210-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-260-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-210-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-260-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-280-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-330-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-360-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-410-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-550-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h105-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h305-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h155-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h165-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h190-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h215-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h125-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h150-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h175-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h190-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h215-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h240-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h285-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h170-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h195-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h220-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h245-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h315-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h340-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h365-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h315-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h340-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h365-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h405-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h430-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h455-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h480-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h505-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h350-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h375-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h425-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h350-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h375-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h425-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h475-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steestart-dn-100-h60-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steestart-dn-100-h125-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h100-v-komplekte-s-stalnoi-otcinkovannoi-reshetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h100-v-komplekte-s-plastikovoy-reshetkoy-kl-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn150-h180-kl-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn200-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h55-nizkii%20bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h80-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h93-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h120-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h133-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h180-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h193-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h413/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h426-vysokii%20bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h520/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn100-h520/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn150-h710/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn200-h700/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn500-h1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn100-h540/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn200-h740/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn300-h980/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn400-h980/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-plastikovaya-steestart-300kh300-a15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-plastikovaya-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-yacheistaia-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-300x300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-yacheistaia-steestart-300x300-b125/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-400-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-500-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-steestart-shchelevaya-300kh300-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Reshetka-dozhdepriemnika-chugunnaia-volna-SteeStart-DN100-C250/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-100-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-100-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-110-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-160-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-150-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-200-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-300-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-400-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-500-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-100-kl-d400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-150-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-200-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-200-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-300-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-400-kl-e400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x300/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x350/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-C250/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-&#1077;600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-&#1077;600/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dozhdepriemnik-plastikovyy-300kh300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zaglushka-dlya-vodootvodnogo-lotka-dn150-dn200-dn100-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-plastikovaya-300kh300/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peregorodka-plastikovaya-300kh300/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-plastikovaya-DN100-H400-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zaglushka-dlya-vodootvodnogo-lotka-dn100/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/krepezh-dlya-plastikovogo-lotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-ko-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Kolodeznoe-koltco-K-7-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Kolodeznoe-koltco-K-7-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-12-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-ug-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-7-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-6ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-6ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-20-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-20-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-10-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-8-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-10-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-10-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-15-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-15-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-20-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-pvk-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-15c/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-20c/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-15ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-op-1k/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-op-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-uop-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vg-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vd-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-2-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-3-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-4-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-5-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-1-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5&#1076;-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-8-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-10-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-10d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-152/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-15-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-15-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-23-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/pokrytiya-kr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotkovyy-element-lk300150120-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotkovyy-element-lk75150120-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-21-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-21d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-25d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-23-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-25d-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24d-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-19-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-19-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-16-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-16d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-13-11b/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12d-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-10-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-10d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9d-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15i/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6d-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15v/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-19-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-24-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-90-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-45-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-45-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-45-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-45-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-16-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-16-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-16-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-16-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-14-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-45-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-200-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-230-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-210-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-180-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-150-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-250-240-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-230-240-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-220-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-190-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-170-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-150-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-140-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-110-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-ld-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-ld-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-035-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-05-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-07-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-075d/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-125d/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/elektrotekhnicheskie-lotki-ubk-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/elektrotekhnicheskie-lotki-ubk-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotqi-dozhdevye-i-vodostochnye-l-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-37-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-43-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-43-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-46-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-55-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-8-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-11-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-24-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-28-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-30-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-32-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-36-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektor-rk-18-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kamera-teplovaya-tkp-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-49/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-21d/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-25d/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-30d/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-36d/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-42d/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-dpo-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-21d/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-25d/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-32d/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-36d/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1si/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1k/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1ki/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1v/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-6-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-6-24-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-8-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-8-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-24-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-24-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-28-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-28-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-32-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-32-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-40-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-40-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-50-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-50-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-60-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-60-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-80-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-80-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-80-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-100-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-100-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tb-100-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-20025/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-25025/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-1512-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-2012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-3012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-4012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-4012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-5012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-6012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-8012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-10012-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-10-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-13-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-16-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-10-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-13-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-16-2p/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-17-2p/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-19-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-22-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-25-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-26-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-27-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-29-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-30-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-13-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-16-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-18-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-18-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-21-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-25-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-27-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-30-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-34-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-36-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-39-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-44-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-48-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-60-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-18-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-18-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-21-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-21-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-25-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-25-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-27-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-27-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-30-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-30-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-31-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-34-20p/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-36-20p/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-6pb-35-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-9pb-22-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-1pp-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-17-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-18-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-14-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-16-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-18-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-21-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-27-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-9pp-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-21-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-40-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-36-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-34-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-32-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-30-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-28-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-26-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-24-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-28-13-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-28-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-32-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-36-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-48-25-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-60-25-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-36-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-40-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-46-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-56-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-64-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-64-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-p-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-p-6v/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh175/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdn-6kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-6kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-6kh19/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pag-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh175-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pag-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-50kh20kh8/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh20kh8/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh30kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh30kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh45kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-22-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-12-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-9-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-11-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-33-60-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-36-60-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-24-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-30-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-33-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-36-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-30-60-10p/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-33-60-10p/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-33-60-13p/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-20-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-21-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-49-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-66-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-68-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-71-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-18-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-21-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-22-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-25-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-26-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-35-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-37-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-44-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-47-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-53-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-55-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-65-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-66-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-67-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-68-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-69-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-71-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-73-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-74-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-76-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-77-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-78-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-79-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-80-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-82-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-83-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-84-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-86-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-87-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-89-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-90-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-29-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-35-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-37-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-44-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-47-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-75-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-81-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-85-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-88-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-24-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-25-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-26-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-27-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-28-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-29-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-30-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-31-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-32-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-33-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-34-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-35-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-36-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-37-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-38-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-39-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-40-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-41-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-42-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-43-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-44-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-45-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-l-kvdts/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-t-kvdts-s-pazom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-tmr-s-pazom-kvdts/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-gost-8591-gts-tip-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/liuk-tip-TMR-K-V-D-TS-TSOD-MG-s-otkidnoi-kryshkoi-na-zamke-i-pazom-pod-RTI/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/liuk-tip-TMR-s-pazom-K-V-D-TS-TSOD-MG-s-zapornym-ustroistvom-na-kryshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-gost-8591-gts-tip-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/flantcevyi-liuk-TM-D400-OUE-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plavaiushchii-TM-D400-N-140-OUE-600-SM-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plavaiushchii-TM-D400-N-200-OUE-600-SM-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-dozhdepriyomniq-dk-lkrd/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-dozhdepriyomniq-db2-l-rs/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-zapornoe-ustroistvo-liuqa-tip-lttmr-dcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-kr-1-s-zamqom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-liuqa-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-korpus-liuqa-t-s-pazom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-liuqa-tmr/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-opornoe-qoltco/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-cliuch-dlia-dcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnitsy-kolodeznye-l-1-f25-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnitsy-kolodeznye-l-2-f25-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stremyanka-lts-1-albom-nts-62-91-111a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rss-110-32-k-l-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-50-12-q-l-v1-2r/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-33-28-q-lv-68-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-145-52-q-l-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-68-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-500-500-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-600-300-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-600-300-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-550-325/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-330-280/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h165-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h205-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h130-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h180-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-100-h230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-210-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-260-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-150-h-290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-210-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-260-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-160-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-230-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-280-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-200-h-330-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-310-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-360-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-300-h-410-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-400-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steepro-dn-500-h-550-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h105-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h305-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h155-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h165-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h190-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-100-h215-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h125-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h150-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h175-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h190-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h215-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h240-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h285-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-150-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h170-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h195-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h220-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h245-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h315-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h340-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-200-h365-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h265-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h290-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h315-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h340-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h365-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h405-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h430-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h455-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h480-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-300-h505-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h350-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h375-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h425-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-400-h450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h350-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h375-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h400-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h425-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h450-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h475-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steeplus-dn-500-h500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steestart-dn-100-h60-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-vodootvodnyy-betonnyy-steestart-dn-100-h125-kl-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h100-v-komplekte-s-stalnoi-otcinkovannoi-reshetkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h100-v-komplekte-s-plastikovoy-reshetkoy-kl-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn150-h180-kl-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn200-h200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h55-nizkii%20bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h80-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h93-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h120-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h133-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h180-nizkii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-plastikovyy-steeplain-dn100-h193-vysokii-bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h413/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h426-vysokii%20bort/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steestart-dn100-h520/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn100-h520/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn150-h710/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steeplus-dn200-h700/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn500-h1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn100-h540/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn200-h740/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn300-h980/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peskoulovitel-plastikovyy-steepro-dn400-h980/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-plastikovaya-steestart-300kh300-a15-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-plastikovaya-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-yacheistaia-steestart-dn100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-shtampovannaya-steestart-300x300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-stalnaya-yacheistaia-steestart-300x300-b125/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-400-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-otcinkovannaia-shchelevaia-steeplus-dn-500-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-steestart-shchelevaya-300kh300-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Reshetka-dozhdepriemnika-chugunnaia-volna-SteeStart-DN100-C250/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-100-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-100-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-110-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-160-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-150-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-dn-200-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-300-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-400-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-500-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-100-kl-d400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-150-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-200-kl-s250/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-200-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-300-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-400-kl-e400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steepro-dn-500-kl-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x250/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x300/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x350/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-chugunnaya-dlya-lotka-steestart-750x500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-300-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-400-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-C250/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-500-e600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-100-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-150-&#1077;600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-a15/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-c250/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshetka-betonnaia-rbl-200-&#1077;600/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dozhdepriemnik-plastikovyy-300kh300-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zaglushka-dlya-vodootvodnogo-lotka-dn150-dn200-dn100-oblegchennyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-plastikovaya-300kh300/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peregorodka-plastikovaya-300kh300/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/korzinka-plastikovaya-DN100-H400-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zaglushka-dlya-vodootvodnogo-lotka-dn100/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/krepezh-dlya-plastikovogo-lotka/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-ko-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Kolodeznoe-koltco-K-7-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/Kolodeznoe-koltco-K-7-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-7-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-10-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-12-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-15-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-20-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-k-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodeznoe-koltco-ug-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-7-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-6ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-8-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-6ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-10-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-3ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-15-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-20-5ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodtsa-s-chetvertyu-k-20-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-10-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-15-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-kcd-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-8-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-10-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-10-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-15-9ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-15-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/koltso-kolodeznoe-s-dnishchem-s-chetvertyu-ktsd-20-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-pvk-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-15c/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-20c/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-p-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-10ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-15ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kryshka-kolodtsa-s-chetvertyu-p-20ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kolodtsa-pd-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-op-1k/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-op-1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-plita-razgruzochnaya-uop-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vg-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vg-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vs-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-vd-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-unifitsirovannyy-kl-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kks-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-2-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-3-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-4-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kolodets-telefonnyy-kksr-5-10-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-1-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-4d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5&#1076;-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-5-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-6-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-7-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-8-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-10-8/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-10d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-15/2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-11-152/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-15-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-15-15-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-l-23-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/pokrytiya-kr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotkovyy-element-lk300150120-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotkovyy-element-lk75150120-4-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-5d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-8d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-21-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotok-teplotrassy-p-21d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-25d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-23-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-22d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-25d-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-24d-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-21d-5b/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-19-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-19-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-18d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-17-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-16-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-16d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-13-11b/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-12d-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-10-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-10d-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9d-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-9-15i/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-8d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6d-15b/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6-15v/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-p-6d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-4d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-5d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-6d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-7d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-11d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-12d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-14d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-15d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-16d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-19-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20d-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-20d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-23-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-24-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-90-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-150-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-150-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-120-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-120-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-45-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-90-45-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-45-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-90-45-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-240-90-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-240-90-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-210-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-210-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-90-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-90-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-300-180-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-lk-75-180-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10d-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-zhelezobetonnye-l-10d-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-16-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-300-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-300-16-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-25-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-20-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-16-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-20-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-210-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-16-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-180-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-20-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-180-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-14-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-120-60-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-300-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-45-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pt-75-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-200-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pto-150-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-230-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-210-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-ptu-180-90-10-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-150-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-300-90-10-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-240-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-150-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pd-75-120-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-300-300-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-250-240-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-230-240-20-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-220-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-190-210-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-170-180-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-150-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-140-150-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-perekrytiya-pdu-110-120-12-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-ld-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-ld-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/neprokhodnoy-kanal-lp-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-035-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-05-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mshl-07-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-075d/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-125d/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotki-drenazhnye-mpl-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/elektrotekhnicheskie-lotki-ubk-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/elektrotekhnicheskie-lotki-ubk-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lotqi-dozhdevye-i-vodostochnye-l-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/opornaya-podushka-teplotrassy-opt-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-16-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-19-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-22-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-25-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-28-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-31-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-34-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-37-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-40-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-43-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-43-18-bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-46-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-kamery-vp-55-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-8-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-11-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-24-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-28-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-30-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-32-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-ptp-36-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-bj-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kanala-v-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektor-rk-18-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kamera-teplovaya-tkp-25-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/kollektornaya-balka-kb-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-39/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-49/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dobornaya-balka-db-54/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-21d/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-25d/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-30d/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-36d/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-kp-42d/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pokrytiya-kollektora-dpo-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-21d/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-25d/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-32d/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ku-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/uglovoy-blok-kollektora-ks-36d/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/dnishche-kollektora-kd-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1si/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1k/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1ki/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stenovoy-blok-kollektornoy-paneli-bs-1v/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-24-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-12-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnyy-blok-fbs-9-5-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-6-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-6-24-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-8-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-8-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-10-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-12-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-14-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-16-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-20-24-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-24-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-24-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-28-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-28-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-32-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-podushka-fl-32-12-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/fundamentnaya-balka-fb-6-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-40-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-40-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-50-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-50-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-60-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-60-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-80-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-80-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-80-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tbr-100-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-100-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-tb-100-50-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-120-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-140-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-t-150-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-160-30-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-rastrubnaya-beznapornaya-ts-200-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-20025/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-25025/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-kollektora-tpfe-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-beznapornaya-ta-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-asbotsementnaya-napornaya-tn-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lekalnyy-blok-lb-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-1512-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-2012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-3012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tbf-4012-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-4012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-5012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-6012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-8012--2/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/truba-faltsevaya-tf-10012-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-10-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-13-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-1pb-16-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-10-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-13-1p/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-16-2p/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-17-2p/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-19-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-22-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-25-3p/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-26-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-27-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-29-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-2pb-30-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-13-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-16-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-18-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-18-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-21-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-25-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-27-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-30-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-34-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-36-4p/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-3pb-39-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-44-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-48-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-4pb-60-8p/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-18-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-18-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-21-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-21-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-25-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-25-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-27-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-27-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-30-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-30-37p/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-31-27p/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-34-20p/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-5pb-36-20p/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-6pb-35-37/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-bruskovaya-9pb-22-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-1pp-12-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-17-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-18-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-14-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-16-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-18-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-21-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-3pp-27-71/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-9pp-12-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/peremychka-ploskaya-2pp-21-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiya-rebristaya-prtm-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-40-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-36-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-34-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-32-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-30-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-28-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-26-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-perekrytiy-sploshnaya-dobornaya-ptvs-24-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-tekhpodpolya-p-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-28-13-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-28-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-32-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-36-14-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-48-25-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/progon-pryamougolnogo-secheniya-prg-60-25-4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-32-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-36-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-40-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-46-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-56-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-64-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/rigeli-pryamougolnogo-secheniya-rv-64-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-po-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-p-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-p-6v/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/zabor-zhelezobetonnyy-fo-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh12/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh175/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdn-6kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-6kh2/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-6kh19/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pag-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pdp-3kh175-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plity-dorozhnye-pag-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-50kh20kh8/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh20kh8/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh30kh15/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh30kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/bordyury-br-100kh45kh18/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-22-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-ls-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-12-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-9-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stupeni-podvalnye-ls-11-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-33-60-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-36-60-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-24-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-30-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-33-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-ml-36-60-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-30-60-10p/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-33-60-10p/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnichnyy-marsh-lm-33-60-13p/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-20-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-21-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-49-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-66-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-68-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-71-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-18-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-21-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-22-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-25-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-26-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-35-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-37-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-44-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-47-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-53-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-55-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-65-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-66-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-67-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-68-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-69-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-71-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-73-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-74-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-76-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-77-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-78-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-79-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-80-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-82-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-83-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-84-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-86-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-87-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-89-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-90-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-24-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-27-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-28-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-29-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-30-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-31-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-32-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-33-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-34-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-35-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-36-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-37-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-38-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-39-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-40-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-42-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-43-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-44-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-45-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-46-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-47-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-48-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-51-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-52-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-54-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-56-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-57-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-58-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-59-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-60-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-61-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-62-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-63-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-64-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-70-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-72-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-75-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-81-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-85-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-88-12-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pk-50-15-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-24-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-25-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-26-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-27-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-28-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-29-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-30-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-31-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-32-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-33-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-34-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-35-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-36-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-37-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-38-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-39-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-40-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-41-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-42-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-43-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-44-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plita-pustotnaya-pb-45-10-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-l-kvdts/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-t-kvdts-s-pazom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-tip-tmr-s-pazom-kvdts/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-gost-8591-gts-tip-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/liuk-tip-TMR-K-V-D-TS-TSOD-MG-s-otkidnoi-kryshkoi-na-zamke-i-pazom-pod-RTI/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/liuk-tip-TMR-s-pazom-K-V-D-TS-TSOD-MG-s-zapornym-ustroistvom-na-kryshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-liuq-gost-8591-gts-tip-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/flantcevyi-liuk-TM-D400-OUE-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plavaiushchii-TM-D400-N-140-OUE-600-SM-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/plavaiushchii-TM-D400-N-200-OUE-600-SM-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-dozhdepriyomniq-dk-lkrd/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-dozhdepriyomniq-db2-l-rs/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-zapornoe-ustroistvo-liuqa-tip-lttmr-dcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-kr-1-s-zamqom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-liuqa-t/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-korpus-liuqa-t-s-pazom/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-kryshqa-liuqa-tmr/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-opornoe-qoltco/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lyuki-chugunnye-cliuch-dlia-dcl/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnitsy-kolodeznye-l-1-f25-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/lestnitsy-kolodeznye-l-2-f25-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/stremyanka-lts-1-albom-nts-62-91-111a/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rss-110-32-k-l-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-50-12-q-l-v1-2r/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-33-28-q-lv-68-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-145-52-q-l-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-68-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-500-500-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-600-300-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-600-300-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-550-325/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroypartner.net/reshotki-slivnye-chugunnye-rsch-330-280/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F1270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1270" sqref="F1270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -7988,141 +7988,141 @@
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="15">
-        <v>8720</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="15">
-        <v>3100</v>
+        <v>8720</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="15">
-        <v>2400</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="15">
-        <v>2200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="15">
-        <v>4200</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="15">
-        <v>2500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="15">
         <v>2256</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
@@ -21512,99 +21512,99 @@
       <c r="B840" s="11"/>
       <c r="C840" s="8" t="s">
         <v>1697</v>
       </c>
       <c r="D840" s="7" t="s">
         <v>1698</v>
       </c>
       <c r="E840" s="7"/>
       <c r="F840" s="15">
         <v>28450</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" s="5">
         <v>18</v>
       </c>
       <c r="B841" s="11"/>
       <c r="C841" s="8" t="s">
         <v>1699</v>
       </c>
       <c r="D841" s="7" t="s">
         <v>1700</v>
       </c>
       <c r="E841" s="7"/>
       <c r="F841" s="15">
-        <v>49680</v>
+        <v>29035</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" s="5">
         <v>19</v>
       </c>
       <c r="B842" s="11"/>
       <c r="C842" s="8" t="s">
         <v>1701</v>
       </c>
       <c r="D842" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="E842" s="7"/>
       <c r="F842" s="15">
-        <v>31900</v>
+        <v>49680</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" s="5">
         <v>20</v>
       </c>
       <c r="B843" s="11"/>
       <c r="C843" s="8" t="s">
         <v>1703</v>
       </c>
       <c r="D843" s="7" t="s">
         <v>1704</v>
       </c>
       <c r="E843" s="7"/>
       <c r="F843" s="15">
-        <v>43080</v>
+        <v>31900</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" s="5">
         <v>21</v>
       </c>
       <c r="B844" s="11"/>
       <c r="C844" s="8" t="s">
         <v>1705</v>
       </c>
       <c r="D844" s="7" t="s">
         <v>1706</v>
       </c>
       <c r="E844" s="7"/>
       <c r="F844" s="15">
-        <v>29035</v>
+        <v>43080</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" s="3" t="s">
         <v>1707</v>
       </c>
       <c r="B845" s="7"/>
       <c r="C845" s="8"/>
       <c r="D845" s="7"/>
       <c r="E845" s="7"/>
       <c r="F845" s="15"/>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B846" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C846" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D846" s="13" t="s">
         <v>6</v>
       </c>